--- v0 (2026-07-23)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>Pp Ikp-914/2026</t>
   </si>
   <si>
-    <t>Rješenje od 20.05.2026.</t>
+    <t>Odluka od 02.11.2026.</t>
   </si>
   <si>
     <t>Alen Bendeković 04592708761</t>
   </si>
   <si>
-    <t>20.07.2026. 09:44:48</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/923ac13e-3278-47ed-b813-6fd6b6c507de/dokumenti/preuzimanje</t>
+    <t>03.11.2026. 12:25:40</t>
+  </si>
+  <si>
+    <t>12.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0d219cf-91f4-4133-9a7c-dfe510ae55a4</t>
+  </si>
+  <si>
+    <t>Naredba.docx O1000000136O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0d219cf-91f4-4133-9a7c-dfe510ae55a4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=Pp Ikp&amp;predmet=914&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>