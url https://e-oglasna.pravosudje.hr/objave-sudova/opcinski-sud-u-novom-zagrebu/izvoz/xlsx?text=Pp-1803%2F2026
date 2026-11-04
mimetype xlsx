--- v0 (2026-08-30)
+++ v1 (2026-11-04)
@@ -59,69 +59,70 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>Pp-1803/2026</t>
   </si>
   <si>
-    <t>Poziv - Sudska radnja 14.09.2026.</t>
+    <t>Presuda od 15.09.2026.
+- nalog za uplatu</t>
   </si>
   <si>
     <t>Zvonimir Čunko 96591876996</t>
   </si>
   <si>
-    <t>27.08.2026. 09:53:49</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/71ded8b0-054d-413d-ab3d-79980d6bc243/dokumenti/preuzimanje</t>
+    <t>03.11.2026. 13:21:39</t>
+  </si>
+  <si>
+    <t>13.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39a45505-6712-4246-9407-3b5bb8681f7f</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39a45505-6712-4246-9407-3b5bb8681f7f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=Pp&amp;predmet=1803&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>