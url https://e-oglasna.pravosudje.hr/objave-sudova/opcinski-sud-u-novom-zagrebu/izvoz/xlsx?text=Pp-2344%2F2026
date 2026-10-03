--- v0 (2026-07-26)
+++ v1 (2026-10-03)
@@ -59,69 +59,70 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>Pp-2344/2026</t>
   </si>
   <si>
-    <t>Poziv - Sudska radnja 25.08.2026.; Podnesak od 30.06.2026.; Prilog od: 30.06.2026.</t>
+    <t>Presuda od 28.08.2026.
+- nalog za uplatu</t>
   </si>
   <si>
     <t>Milenko Gregorac 47371093349</t>
   </si>
   <si>
-    <t>21.07.2026. 09:27:41</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8f4f8e3a-dfb5-4a93-a241-d8db8696e6f7/dokumenti/preuzimanje</t>
+    <t>02.10.2026. 08:52:04</t>
+  </si>
+  <si>
+    <t>12.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19a86700-8ba5-4556-af11-0f53555334a2</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19a86700-8ba5-4556-af11-0f53555334a2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=Pp&amp;predmet=2344&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>