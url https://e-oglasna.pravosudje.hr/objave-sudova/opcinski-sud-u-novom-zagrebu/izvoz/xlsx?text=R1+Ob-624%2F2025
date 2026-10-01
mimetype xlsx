--- v0 (2026-05-31)
+++ v1 (2026-10-01)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>R1 Ob-624/2025</t>
   </si>
   <si>
-    <t>Izvadak iz matice rođenih; Izvadak iz JRO</t>
+    <t>Rješenje od 04.09.2026.</t>
   </si>
   <si>
     <t>Marija Sušić 77174582067</t>
   </si>
   <si>
-    <t>27.05.2026. 08:38:59</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/85b421af-664b-4981-a399-2a299880cf24/dokumenti/preuzimanje</t>
+    <t>30.09.2026. 10:05:11</t>
+  </si>
+  <si>
+    <t>08.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc9fbe48-8d3d-485b-b61d-a03a2a275631</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc9fbe48-8d3d-485b-b61d-a03a2a275631/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=R1 Ob&amp;predmet=624&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>