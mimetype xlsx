--- v0 (2026-05-31)
+++ v1 (2026-09-22)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>R1-153/2025</t>
   </si>
   <si>
-    <t>Rješenje od 24.03.2026.; Prijedlog od 16.07.2025. uz priloge</t>
+    <t>Zapisnik od 08.07.2026.</t>
   </si>
   <si>
     <t>Jaime Ivan Guerrero Devlahovich 28012890114</t>
   </si>
   <si>
-    <t>29.05.2026. 10:33:33</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9d2fb7b7-3149-4bf3-a9a1-a05baa14fb61/dokumenti/preuzimanje</t>
+    <t>21.09.2026. 10:34:54</t>
+  </si>
+  <si>
+    <t>29.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca930066-0217-493f-89cb-0ea34b7eb0af</t>
+  </si>
+  <si>
+    <t>Zapisnik.pdf O353O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca930066-0217-493f-89cb-0ea34b7eb0af/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=R1&amp;predmet=153&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>