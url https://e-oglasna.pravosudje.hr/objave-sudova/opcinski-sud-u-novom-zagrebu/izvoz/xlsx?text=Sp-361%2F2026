--- v0 (2026-05-31)
+++ v1 (2026-09-10)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>Sp-361/2026</t>
   </si>
   <si>
-    <t>Oglas od 11.05.2026.</t>
+    <t>Rješenje od 09.09.2026.</t>
   </si>
   <si>
     <t>Kristina Lozar</t>
   </si>
   <si>
     <t>Zagrebačka Cesta 59, 10292 Gornji Laduč, Hrvatska</t>
   </si>
   <si>
     <t>82017493566</t>
   </si>
   <si>
     <t>Kristina Lozar 82017493566</t>
   </si>
   <si>
-    <t>12.05.2026. 08:31:26</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4c8e5e1a-3b46-4c66-a18f-39f77318697a/dokumenti/preuzimanje</t>
+    <t>10.09.2026. 09:31:17</t>
+  </si>
+  <si>
+    <t>18.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/913b49f4-f49b-4aa5-99a8-1a2908bec1a1</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/913b49f4-f49b-4aa5-99a8-1a2908bec1a1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=Sp&amp;predmet=361&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>