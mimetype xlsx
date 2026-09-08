--- v0 (2026-05-13)
+++ v1 (2026-09-08)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>Sp-364/2026</t>
   </si>
   <si>
-    <t>Zaključak od 12.05.2026.</t>
+    <t>Rješenje od 28.08.2026.</t>
   </si>
   <si>
     <t>Mladen Ivančić</t>
   </si>
   <si>
     <t>Ulica Vladimira Varićaka 4, 10000 Zagreb, Hrvatska</t>
   </si>
   <si>
     <t>02077423870</t>
   </si>
   <si>
     <t>Mladen Ivančić 02077423870</t>
   </si>
   <si>
-    <t>13.05.2026. 08:24:20</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4803c4da-f4d1-46e9-b0a4-bf60e1f0886a/dokumenti/preuzimanje</t>
+    <t>31.08.2026. 10:33:59</t>
+  </si>
+  <si>
+    <t>30.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/213b2fe5-4c2c-41b9-8713-2d2be28cce88</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/213b2fe5-4c2c-41b9-8713-2d2be28cce88/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=Sp&amp;predmet=364&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>