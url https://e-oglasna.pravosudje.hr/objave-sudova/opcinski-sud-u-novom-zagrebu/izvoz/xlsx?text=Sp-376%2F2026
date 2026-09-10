--- v0 (2026-05-16)
+++ v1 (2026-09-10)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>Sp-376/2026</t>
   </si>
   <si>
-    <t>Oglas od 15.05.2026.</t>
+    <t>Rješenje od 09.09.2026.</t>
   </si>
   <si>
     <t>ROZARIJO PETROVIĆ</t>
   </si>
   <si>
     <t>GAJEC 17, 10290 Pojatno, Hrvatska</t>
   </si>
   <si>
     <t>40988983741</t>
   </si>
   <si>
     <t>ROZARIJO PETROVIĆ 40988983741</t>
   </si>
   <si>
-    <t>15.05.2026. 14:18:10</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5732f6d6-54d8-4ef7-bd66-bd88b7243414/dokumenti/preuzimanje</t>
+    <t>10.09.2026. 09:27:43</t>
+  </si>
+  <si>
+    <t>18.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/991c7b00-b271-40c4-84e9-366abb96da9f</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/991c7b00-b271-40c4-84e9-366abb96da9f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=Sp&amp;predmet=376&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>