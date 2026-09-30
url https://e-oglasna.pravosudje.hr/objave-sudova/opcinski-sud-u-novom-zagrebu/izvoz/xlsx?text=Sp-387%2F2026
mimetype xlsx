--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>Sp-387/2026</t>
   </si>
   <si>
-    <t>Oglas od 22.05.2026.</t>
+    <t>Rješenje od 25.09.2026.</t>
   </si>
   <si>
     <t>Zdravka Jakupović</t>
   </si>
   <si>
     <t>Ulica Drage Kodrmana 17, 10290 Zaprešić, Hrvatska</t>
   </si>
   <si>
     <t>48097027920</t>
   </si>
   <si>
     <t>Zdravka Jakupović 48097027920</t>
   </si>
   <si>
-    <t>22.05.2026. 09:36:58</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b6bef825-2ab6-4b12-8f5b-5cd784eb31e5/dokumenti/preuzimanje</t>
+    <t>28.09.2026. 09:02:51</t>
+  </si>
+  <si>
+    <t>06.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c2e7ca0-49eb-47e1-a4ee-4adcf8c818d7</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c2e7ca0-49eb-47e1-a4ee-4adcf8c818d7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=Sp&amp;predmet=387&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>