--- v0 (2026-05-31)
+++ v1 (2026-09-28)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>Sp-393/2026</t>
   </si>
   <si>
-    <t>Oglas od 22.05.2026.</t>
+    <t>Rješenje od 28.09.2026.</t>
   </si>
   <si>
     <t>Gordana Dačnik</t>
   </si>
   <si>
     <t>Ulica Jože Malekovića 34, 10290 Zaprešić, Hrvatska</t>
   </si>
   <si>
     <t>42753586010</t>
   </si>
   <si>
     <t>Gordana Dačnik 42753586010</t>
   </si>
   <si>
-    <t>22.05.2026. 09:38:08</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/452ff2ee-4055-4eff-b7b1-33dc1d4501ec/dokumenti/preuzimanje</t>
+    <t>28.09.2026. 13:00:30</t>
+  </si>
+  <si>
+    <t>06.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/349f3438-2a75-4e31-8027-c8f90b7026f9</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/349f3438-2a75-4e31-8027-c8f90b7026f9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=Sp&amp;predmet=393&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>