--- v0 (2026-07-31)
+++ v1 (2026-09-22)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>Sp-490/2026</t>
   </si>
   <si>
-    <t>Oglas od 26.06.2026.</t>
+    <t>Rješenje od 18.09.2026.</t>
   </si>
   <si>
     <t>BISERKA PAVKOVIĆ</t>
   </si>
   <si>
     <t>BREZOVAC ŽUMBERAČKI 11, 10450 Brezovac Žumberački, Hrvatska</t>
   </si>
   <si>
     <t>12214622496</t>
   </si>
   <si>
     <t>BISERKA PAVKOVIĆ 12214622496</t>
   </si>
   <si>
-    <t>26.06.2026. 14:12:51</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/57b63f12-d9ac-4e45-bb0c-7af2baa688d2/dokumenti/preuzimanje</t>
+    <t>21.09.2026. 08:30:51</t>
+  </si>
+  <si>
+    <t>29.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f8f78ca-9461-4d6d-a4b6-466e25d36bed</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f8f78ca-9461-4d6d-a4b6-466e25d36bed/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=Sp&amp;predmet=490&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>