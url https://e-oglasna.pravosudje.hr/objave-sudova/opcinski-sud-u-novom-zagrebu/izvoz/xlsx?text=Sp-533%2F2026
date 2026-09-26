--- v0 (2026-07-23)
+++ v1 (2026-09-26)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>Sp-533/2026</t>
   </si>
   <si>
-    <t>Oglas od 16.07.2026.</t>
+    <t>Rješenje od 25.09.2026.</t>
   </si>
   <si>
     <t>RENATO BOŠKOVIĆ</t>
   </si>
   <si>
     <t>VRHOVČAK - PUŠINE 4 C, 10430 Vrhovčak, Hrvatska</t>
   </si>
   <si>
     <t>82965729638</t>
   </si>
   <si>
     <t>RENATO BOŠKOVIĆ 82965729638</t>
   </si>
   <si>
-    <t>16.07.2026. 13:55:58</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/783d38a4-09b5-46be-9615-716eaec27945/dokumenti/preuzimanje</t>
+    <t>25.09.2026. 13:23:11</t>
+  </si>
+  <si>
+    <t>03.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56d62d35-a429-490e-910c-f502be96ad55</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56d62d35-a429-490e-910c-f502be96ad55/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=Sp&amp;predmet=533&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>