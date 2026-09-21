--- v0 (2026-07-31)
+++ v1 (2026-09-21)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>Sp-542/2026</t>
   </si>
   <si>
-    <t>Oglas od 22.07.2026.</t>
+    <t>Rješenje od 15.09.2026.</t>
   </si>
   <si>
     <t>Željko Šilić</t>
   </si>
   <si>
     <t>Kupinec 201, 10450 Kupinec, Hrvatska</t>
   </si>
   <si>
     <t>40763929930</t>
   </si>
   <si>
-    <t>Financijska agencija (FINA) 85821130368; Željko Šilić 40763929930</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ca836e5a-546d-4ace-8a97-3eef8e804b0a/dokumenti/preuzimanje</t>
+    <t>Željko Šilić 40763929930</t>
+  </si>
+  <si>
+    <t>15.09.2026. 15:33:17</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c16df656-9fea-425a-88fa-a403adf9a8da</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c16df656-9fea-425a-88fa-a403adf9a8da/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=Sp&amp;predmet=542&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>