--- v0 (2026-09-08)
+++ v1 (2026-10-30)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>Sp-553/2026</t>
   </si>
   <si>
-    <t>Zaključak od 10.08.2026.</t>
+    <t>Rješenje od 12.10.2026.</t>
   </si>
   <si>
     <t>Robert Jandrijević</t>
   </si>
   <si>
     <t>Ulica Bašćanske Ploče 49, 10000 Zagreb, Hrvatska</t>
   </si>
   <si>
     <t>46563260247</t>
   </si>
   <si>
     <t>Robert Jandrijević 46563260247</t>
   </si>
   <si>
-    <t>28.08.2026. 12:40:12</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/00d7043b-2338-438b-b553-bda90d516660/dokumenti/preuzimanje</t>
+    <t>13.10.2026. 09:20:38</t>
+  </si>
+  <si>
+    <t>12.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca664100-a522-49a8-a216-3bdb072d3c40</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca664100-a522-49a8-a216-3bdb072d3c40/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=Sp&amp;predmet=553&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>