--- v0 (2026-06-18)
+++ v1 (2026-09-23)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>Z-13110/2026</t>
   </si>
   <si>
-    <t>rješenje i oglas od 16.06.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a37aa9e8-442b-459a-be39-a7ae1b9bb972/dokumenti/preuzimanje</t>
+    <t>Rješenje i oglas Z-13110/2026</t>
+  </si>
+  <si>
+    <t>BISERKA VRBAN 51796614984; RADOSLAV VRBAN 13272187392; Slavica Strugar</t>
+  </si>
+  <si>
+    <t>22.09.2026. 08:35:46</t>
+  </si>
+  <si>
+    <t>22.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d6f413a-d114-4ccd-a418-49c84f60b7a0</t>
+  </si>
+  <si>
+    <t>rjesenje_ocevid_20.08.2026.pdf; RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; PRIJEDLOG_ZA_OTVARANJE_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; ZK_IZVADAK.pdf; POSJEDOVNI_LIST.pdf; POSJEDOVNI_LIST.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; RJESENJE_O_NASLJEDIVANJU.pdf; RJESENJE_O_NASLJEDIVANJU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d6f413a-d114-4ccd-a418-49c84f60b7a0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=Z&amp;predmet=13110&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>