--- v0 (2026-08-29)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>Z-15516/2026</t>
   </si>
   <si>
-    <t xml:space="preserve">Rješenje od 25.08.2026. </t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/20829411-16b6-44ed-9858-09098aa830f1/dokumenti/preuzimanje</t>
+    <t>Rješenje od 15.10.2026.</t>
+  </si>
+  <si>
+    <t>Vid Kožina (Josip), Bregovljana kbr. 6; Vid Kožina, Bregovljana 11</t>
+  </si>
+  <si>
+    <t>20.10.2026. 10:20:22</t>
+  </si>
+  <si>
+    <t>20.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b334eae8-ab39-405b-b034-2da6387a3f53</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU_191041081.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b334eae8-ab39-405b-b034-2da6387a3f53/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=Z&amp;predmet=15516&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>