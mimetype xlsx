--- v0 (2026-05-14)
+++ v1 (2026-07-31)
@@ -62,78 +62,78 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>Z-19833/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-19833/2025</t>
   </si>
   <si>
-    <t>Suzana Funtak 87774069481</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5327a639-1ce8-4e68-81da-df62b45c58bd</t>
+    <t>Romeo Kapudija; Susie Kapudija</t>
+  </si>
+  <si>
+    <t>08.07.2026. 10:59:23</t>
+  </si>
+  <si>
+    <t>07.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1ebcc07-89c3-41e3-9c25-9d63441fd104</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/5327a639-1ce8-4e68-81da-df62b45c58bd/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1ebcc07-89c3-41e3-9c25-9d63441fd104/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=Z&amp;predmet=19833&amp;godina=2025</t>
   </si>
   <si>
-    <t>27.04.2026. 13:37:13</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/fce775c2-88b3-40bf-89c1-33a18f2baca6/dokumenti/preuzimanje</t>
+    <t>07.07.2026. 13:57:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5395eda0-4d97-4af2-83ab-0b16fca83bf5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5395eda0-4d97-4af2-83ab-0b16fca83bf5/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">