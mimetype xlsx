--- v0 (2026-08-29)
+++ v1 (2026-11-04)
@@ -59,84 +59,84 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>Z-22556/2026</t>
   </si>
   <si>
-    <t xml:space="preserve">Rješenje od 25.08.2026. </t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ec2911bb-03f5-479b-873d-160b17e1153e/dokumenti/preuzimanje</t>
+    <t xml:space="preserve">Rješenje od 15.10.2026. </t>
+  </si>
+  <si>
+    <t>Dragutin Tomažin, Stjepan, Ulica Stjepana Fabeka 4, Zaprešić</t>
+  </si>
+  <si>
+    <t>27.10.2026. 09:46:41</t>
+  </si>
+  <si>
+    <t>27.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dc2f70e-ada6-49d7-a13c-f39af95f8435</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU_191240911.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dc2f70e-ada6-49d7-a13c-f39af95f8435/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=Z&amp;predmet=22556&amp;godina=2026</t>
   </si>
   <si>
-    <t>Dragutin Tomažin, Stjepan, Ulica Stjepana Fabeka 4, Zaprešić; Nikola Bezuh, Stjepan, Ulica bana Josipa Jelačića 10, Zaprešić; Pavao Bezuh, Zaprešić kbr. 166; Stjepan Bezuh, Zaprešić kbr. 166</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4f8e8a75-1255-46fa-8151-7c8f4ba75868/dokumenti/preuzimanje</t>
+    <t>Nikola Bezuh, Stjepan, Ulica bana Josipa Jelačića 10, Zaprešić; Pavao Bezuh, Zaprešić kbr. 166; Stjepan Bezuh, Zaprešić kbr. 166</t>
+  </si>
+  <si>
+    <t>27.10.2026. 09:44:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/208b10d5-7a4b-4000-8630-7f9a04eb0456</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/208b10d5-7a4b-4000-8630-7f9a04eb0456/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">