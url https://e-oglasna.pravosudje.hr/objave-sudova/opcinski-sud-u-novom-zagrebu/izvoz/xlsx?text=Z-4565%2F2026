--- v0 (2026-05-08)
+++ v1 (2026-10-14)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>Z-4565/2026</t>
   </si>
   <si>
-    <t>rješenje i oglas od 10.04.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e173ef71-9c79-4dda-9686-b7dd34c7bd82/dokumenti/preuzimanje</t>
+    <t>Rješenje i oglas Z-4565/2026</t>
+  </si>
+  <si>
+    <t>MIJO BAŠIĆ 90858809146</t>
+  </si>
+  <si>
+    <t>14.10.2026. 09:08:50</t>
+  </si>
+  <si>
+    <t>13.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adab26c5-f140-414a-a8e5-6418c6746fdb</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adab26c5-f140-414a-a8e5-6418c6746fdb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=Z&amp;predmet=4565&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>