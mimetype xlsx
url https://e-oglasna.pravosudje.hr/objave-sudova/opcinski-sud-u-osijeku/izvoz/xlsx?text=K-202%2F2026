--- v0 (2026-08-29)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Osijeku</t>
   </si>
   <si>
     <t>K-202/2026</t>
   </si>
   <si>
-    <t>Presuda od 11.05.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/526260cd-4174-4dc0-a06d-704ef04095ac/dokumenti/preuzimanje</t>
+    <t>Potvrda pravomoćnosti/ovršnosti od 05.10.2026.; Presuda od 11.05.2026.</t>
+  </si>
+  <si>
+    <t>Slavko Koh-Pirić 22699903895</t>
+  </si>
+  <si>
+    <t>02.11.2026. 08:56:28</t>
+  </si>
+  <si>
+    <t>10.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6dfaf82-7d35-4c58-867e-33c3c8ea204a</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća (kazneni nalog).pdf O81O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6dfaf82-7d35-4c58-867e-33c3c8ea204a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5107&amp;upisnik=K&amp;predmet=202&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>