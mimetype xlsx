--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Osijeku</t>
   </si>
   <si>
     <t>Kovm-50/2026</t>
   </si>
   <si>
-    <t>Dopis od 27.08.2026.; Podnesak od 17.03.2026.</t>
+    <t>Rješenje od 23.09.2026.</t>
   </si>
   <si>
     <t>Branko Stojčević 07947623108</t>
   </si>
   <si>
-    <t>27.08.2026. 11:47:47</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1b214614-4310-490a-9db4-c74417f89429/dokumenti/preuzimanje</t>
+    <t>15.10.2026. 10:07:15</t>
+  </si>
+  <si>
+    <t>23.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c4ca7d0-a6d4-4dd0-89e2-14f3a25f0def</t>
+  </si>
+  <si>
+    <t>Rješenje - izdvajanje (nezakoniti dokazi, zapisnici.obavijesti i dr.).pdf O170O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c4ca7d0-a6d4-4dd0-89e2-14f3a25f0def/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5107&amp;upisnik=Kovm&amp;predmet=50&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>