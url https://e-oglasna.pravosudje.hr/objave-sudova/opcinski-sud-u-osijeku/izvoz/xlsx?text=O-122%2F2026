--- v0 (2026-06-16)
+++ v1 (2026-11-02)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Osijeku</t>
   </si>
   <si>
     <t>O-122/2026</t>
   </si>
   <si>
-    <t>Oglas kojim se pozivaju nasljednici</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/42123e57-b6b3-4f8e-bce4-b1260b93b5e9/dokumenti/preuzimanje</t>
+    <t>rješenje o nasljeđivanju</t>
+  </si>
+  <si>
+    <t>Danijel Marković 35968349974</t>
+  </si>
+  <si>
+    <t>28.10.2026. 12:42:13</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4da40369-f398-473d-aaba-0755f3227f5a</t>
+  </si>
+  <si>
+    <t>rješenje Muhar.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4da40369-f398-473d-aaba-0755f3227f5a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5107&amp;upisnik=O&amp;predmet=122&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>