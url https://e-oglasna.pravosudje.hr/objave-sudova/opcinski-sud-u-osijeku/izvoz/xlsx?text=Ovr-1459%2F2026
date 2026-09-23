--- v0 (2026-06-20)
+++ v1 (2026-09-23)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Osijeku</t>
   </si>
   <si>
     <t>Ovr-1459/2026</t>
   </si>
   <si>
     <t>Rješenje od 20.04.2026.; Prijedlog od 13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.</t>
   </si>
   <si>
-    <t>Saša Prekodravac 06180013046</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f9fb57ba-bc51-43da-b50a-8075e429c879</t>
+    <t>Maja Marković 38455456650</t>
+  </si>
+  <si>
+    <t>23.09.2026. 09:02:35</t>
+  </si>
+  <si>
+    <t>01.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98d4aa99-174c-4f62-8eeb-627ab5d93e1c</t>
   </si>
   <si>
     <t>Prijedlog za osiguranje.pdf P111P; Prilog Ovr-1459_2026-1-1 - Punomoć - KentBank d.d. - Saša i Maja Prekodravac.pdf; Prilog Ovr-1459_2026-1-2 - Ugovor o kreditu 5020001621 Prekodravac.pdf; Prilog Ovr-1459_2026-1-3 - Zadužnica - Ružica Prekodravac.pdf; Prilog Ovr-1459_2026-1-4 - Rješenje o nasljeđivanju - Prekodravac.pdf; Prilog Ovr-1459_2026-1-5 - ZK-21506-KO-OSIJEK.pdf; Prilog Ovr-1459_2026-1-6 - IOS 14.1.2026. Prekodravac.pdf; Prilog Ovr-1459_2026-1-7 - Prilog uz pristojbu.pdf; Rješenje - o osiguranju.pdf O246O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/f9fb57ba-bc51-43da-b50a-8075e429c879/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/98d4aa99-174c-4f62-8eeb-627ab5d93e1c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5107&amp;upisnik=Ovr&amp;predmet=1459&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>