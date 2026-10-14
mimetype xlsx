--- v0 (2026-06-20)
+++ v1 (2026-10-14)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Osijeku</t>
   </si>
   <si>
     <t>Ovr-2029/2026</t>
   </si>
   <si>
-    <t>Rješenje od 01.06.2026.; Podnesak od 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.</t>
+    <t>Rješenje od 25.09.2026.</t>
   </si>
   <si>
     <t>Gabrijel Žuljević 75675343996</t>
   </si>
   <si>
-    <t>19.06.2026. 09:30:53</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/fa6da6b5-0d9d-453f-a57b-136a4d97c0bb/dokumenti/preuzimanje</t>
+    <t>13.10.2026. 13:28:16</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18e74f9d-90e8-4c20-a8c2-f36df8526804</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18e74f9d-90e8-4c20-a8c2-f36df8526804/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5107&amp;upisnik=Ovr&amp;predmet=2029&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>