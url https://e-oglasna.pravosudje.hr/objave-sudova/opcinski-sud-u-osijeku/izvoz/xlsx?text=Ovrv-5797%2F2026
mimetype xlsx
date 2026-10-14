--- v0 (2026-08-05)
+++ v1 (2026-10-14)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Osijeku</t>
   </si>
   <si>
     <t>Ovrv-5797/2026</t>
   </si>
   <si>
     <t>Rješenje - o ovrsi</t>
   </si>
   <si>
     <t>BILJANA HOZANOVIĆ 76737153119</t>
   </si>
   <si>
-    <t>30.07.2026. 12:05:15</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3ec46c26-517c-4825-93f0-1dd1e8fd3a47</t>
+    <t>12.10.2026. 09:45:12</t>
+  </si>
+  <si>
+    <t>21.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a0813af-303f-4655-a1f1-75b44c3fe679</t>
   </si>
   <si>
     <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-5797_2026-4-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/3ec46c26-517c-4825-93f0-1dd1e8fd3a47/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a0813af-303f-4655-a1f1-75b44c3fe679/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5107&amp;upisnik=Ovrv&amp;predmet=5797&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>