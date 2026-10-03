--- v0 (2026-04-30)
+++ v1 (2026-10-03)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Osijeku</t>
   </si>
   <si>
     <t>P Ob-399/2023</t>
   </si>
   <si>
-    <t>Poziv - Ročište 11.06.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/cfceb2a9-8216-4d4e-9c44-54df20eb006b/dokumenti/preuzimanje</t>
+    <t>Dopis od 02.10.2026.</t>
+  </si>
+  <si>
+    <t>Martina Furlan Marjanović 60516899141</t>
+  </si>
+  <si>
+    <t>02.10.2026. 14:41:17</t>
+  </si>
+  <si>
+    <t>12.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c17a636-209c-48a5-a560-c4c2f0f6d666</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c17a636-209c-48a5-a560-c4c2f0f6d666/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5107&amp;upisnik=P Ob&amp;predmet=399&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>