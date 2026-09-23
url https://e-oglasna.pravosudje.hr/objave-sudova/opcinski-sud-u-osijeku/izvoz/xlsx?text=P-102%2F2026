--- v0 (2026-07-06)
+++ v1 (2026-09-23)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Osijeku</t>
   </si>
   <si>
     <t>P-102/2026</t>
   </si>
   <si>
-    <t>Poziv - Ročište 21.09.2026.; Podnesak od 03.06.2026.</t>
+    <t>Poziv - Ročište 28.09.2026., Zapisnik od 21.09.2026.;</t>
   </si>
   <si>
     <t>Tvrtko Hausmaninger 98313140692</t>
   </si>
   <si>
-    <t>03.07.2026. 14:28:26</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c03074f8-8c10-4b1a-b209-d4d452e7e9cc/dokumenti/preuzimanje</t>
+    <t>21.09.2026. 11:27:59</t>
+  </si>
+  <si>
+    <t>29.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/230ee56b-625c-4d1a-8e41-c1e893e17182</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 28.09.2026.pdf; Ostalo.pdf P67P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/230ee56b-625c-4d1a-8e41-c1e893e17182/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5107&amp;upisnik=P&amp;predmet=102&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>