--- v0 (2026-06-20)
+++ v1 (2026-09-30)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Osijeku</t>
   </si>
   <si>
     <t>Pn-186/2025</t>
   </si>
   <si>
-    <t>Zapisnik od 11.06.2026.; Rješenje Pn-168/2025-28 od 12.06.2026.</t>
+    <t>Rješenje od 20.07.2026.</t>
   </si>
   <si>
     <t>Tomislav Prgomet 22184242447</t>
   </si>
   <si>
-    <t>19.06.2026. 11:49:03</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/908a5a35-4599-4042-b8f0-871e1d4c6171/dokumenti/preuzimanje</t>
+    <t>30.09.2026. 12:16:33</t>
+  </si>
+  <si>
+    <t>08.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/509779fe-bbde-4c9c-9629-229ea05e24d6</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/509779fe-bbde-4c9c-9629-229ea05e24d6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5107&amp;upisnik=Pn&amp;predmet=186&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>