--- v0 (2026-07-21)
+++ v1 (2026-09-25)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Osijeku</t>
   </si>
   <si>
     <t>Pp-1308/2026</t>
   </si>
   <si>
-    <t>Presuda od 26.04.2026.</t>
+    <t>Rješenje od 10.09.2026.</t>
   </si>
   <si>
     <t>Mateo Muretić 14841034477</t>
   </si>
   <si>
-    <t>17.07.2026. 11:06:00</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8a8a639f-8e41-4672-b41b-b1e8387a406f/dokumenti/preuzimanje</t>
+    <t>25.09.2026. 08:59:22</t>
+  </si>
+  <si>
+    <t>02.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1723861-bdb1-47f2-9769-c6b1a17742b0</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1723861-bdb1-47f2-9769-c6b1a17742b0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5107&amp;upisnik=Pp&amp;predmet=1308&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>