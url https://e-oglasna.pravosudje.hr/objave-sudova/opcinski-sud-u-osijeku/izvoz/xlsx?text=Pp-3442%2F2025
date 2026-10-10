--- v0 (2026-06-21)
+++ v1 (2026-10-10)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Osijeku</t>
   </si>
   <si>
     <t>Pp-3442/2025</t>
   </si>
   <si>
-    <t>Poziv - Sudska radnja 24.08.2026.</t>
+    <t>Presuda od 24.08.2026.</t>
   </si>
   <si>
     <t>Denis Uljarević 43844242461</t>
   </si>
   <si>
-    <t>15.06.2026. 09:31:07</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8317cdb9-8ad3-4764-8982-a535bdcc97e7/dokumenti/preuzimanje</t>
+    <t>09.10.2026. 12:33:58</t>
+  </si>
+  <si>
+    <t>19.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/201bbb2e-8176-4c17-a5fa-80c2b0ef266d</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.pdf O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/201bbb2e-8176-4c17-a5fa-80c2b0ef266d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5107&amp;upisnik=Pp&amp;predmet=3442&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>