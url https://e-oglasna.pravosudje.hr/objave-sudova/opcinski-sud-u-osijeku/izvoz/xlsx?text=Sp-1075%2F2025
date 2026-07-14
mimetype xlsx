--- v0 (2026-05-21)
+++ v1 (2026-07-14)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="64">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -71,68 +71,80 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Osijeku</t>
   </si>
   <si>
     <t>Sp-1075/2025</t>
   </si>
   <si>
     <t>Rješenje od 13.05.2026.</t>
   </si>
   <si>
     <t>DARKO SUŠAC</t>
   </si>
   <si>
     <t>SJENJAK 37, 31000 Osijek, Hrvatska</t>
   </si>
   <si>
     <t>31118173008</t>
   </si>
   <si>
+    <t>DARKO SUŠAC 31118173008</t>
+  </si>
+  <si>
+    <t>02.06.2026. 10:39:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79904505-b094-4589-8882-e8e545bc7f98</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79904505-b094-4589-8882-e8e545bc7f98/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5107&amp;upisnik=Sp&amp;predmet=1075&amp;godina=2025</t>
+  </si>
+  <si>
     <t>DARKO SUŠAC 31118173008; Grad Osijek 30050049642</t>
   </si>
   <si>
     <t>14.05.2026. 07:11:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f9fccdd9-7d5c-4573-9dda-5d24465bf6fe</t>
   </si>
   <si>
-    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f9fccdd9-7d5c-4573-9dda-5d24465bf6fe/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5107&amp;upisnik=Sp&amp;predmet=1075&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>DARKO SUŠAC 31118173008; E.ON Energija d.o.o. za opskrbu energijom 81103558092</t>
   </si>
   <si>
     <t>14.05.2026. 07:11:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e3759b18-57d0-4914-a97b-646f89746240</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e3759b18-57d0-4914-a97b-646f89746240/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>DARKO SUŠAC 31118173008; ZAVOD ZA STANOVANJE društvo s ograničenom odgovornošću 00505486048</t>
   </si>
   <si>
     <t>14.05.2026. 07:11:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/319f1c10-b7d1-4283-8ebc-91b86446126a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/319f1c10-b7d1-4283-8ebc-91b86446126a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>DARKO SUŠAC 31118173008; Hrvatska radiotelevizija 68419124305</t>
@@ -159,53 +171,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/0058d921-f2ca-472b-82be-8bae3b9668d2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>BRUNATA društvo s ograničenom odgovornošću za proizvodnju i trgovinu mjernih instrumenata 32286915975; DARKO SUŠAC 31118173008</t>
   </si>
   <si>
     <t>14.05.2026. 07:10:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3d42d47e-7ee9-43cd-bbde-accc3e1b22de</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3d42d47e-7ee9-43cd-bbde-accc3e1b22de/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>DARKO SUŠAC 31118173008; Financijska agencija (FINA) 85821130368</t>
   </si>
   <si>
     <t>14.05.2026. 07:10:47</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0235bda4-2039-4069-9c03-69b43fea60db</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0235bda4-2039-4069-9c03-69b43fea60db/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>DARKO SUŠAC 31118173008</t>
   </si>
   <si>
     <t>14.05.2026. 07:10:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/07de0424-da95-46f5-be52-5419b34eebbe</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/07de0424-da95-46f5-be52-5419b34eebbe/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Oglas od 26.01.2026.</t>
   </si>
   <si>
     <t>DARKO SUŠAC 31118173008; svim vjerovnicima potrošača</t>
   </si>
   <si>
     <t>26.01.2026. 13:57:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2befc966-6f8e-4462-8988-cc8cebdd11aa</t>
   </si>
   <si>
     <t>Oglas.pdf O67O</t>
   </si>
@@ -236,51 +245,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -633,73 +642,115 @@
       <c r="J9"/>
       <c r="K9" t="s">
         <v>53</v>
       </c>
       <c r="L9" t="s">
         <v>24</v>
       </c>
       <c r="M9" t="s">
         <v>54</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
         <v>55</v>
-      </c>
-[...13 lines deleted...]
-        <v>57</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>56</v>
+      </c>
+      <c r="L10" t="s">
+        <v>24</v>
+      </c>
+      <c r="M10" t="s">
+        <v>57</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
         <v>58</v>
       </c>
-      <c r="L10" t="s">
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
         <v>59</v>
       </c>
-      <c r="M10" t="s">
+      <c r="I11" t="s">
         <v>60</v>
       </c>
-      <c r="N10" t="s">
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>61</v>
+      </c>
+      <c r="L11" t="s">
+        <v>62</v>
+      </c>
+      <c r="M11" t="s">
+        <v>63</v>
+      </c>
+      <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>