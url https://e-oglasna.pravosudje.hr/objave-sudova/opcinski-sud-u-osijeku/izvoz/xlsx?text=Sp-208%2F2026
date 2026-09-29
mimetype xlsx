--- v0 (2026-06-07)
+++ v1 (2026-09-29)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="46">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -71,105 +71,114 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Osijeku</t>
   </si>
   <si>
     <t>Sp-208/2026</t>
   </si>
   <si>
     <t>Rješenje od 26.05.2026.</t>
   </si>
   <si>
     <t>ZORAN OSTOJIĆ</t>
   </si>
   <si>
     <t>ULICA KRALJA STJEPANA DRŽISLAVA 20, 31220 Josipovac, Hrvatska</t>
   </si>
   <si>
     <t>37184817071</t>
   </si>
   <si>
+    <t>ZORAN OSTOJIĆ 37184817071</t>
+  </si>
+  <si>
+    <t>09.09.2026. 07:09:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0af6795c-7336-46ac-9e6b-c9a23ba47541</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0af6795c-7336-46ac-9e6b-c9a23ba47541/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5107&amp;upisnik=Sp&amp;predmet=208&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Grad Osijek 30050049642; ZORAN OSTOJIĆ 37184817071</t>
   </si>
   <si>
     <t>26.05.2026. 13:27:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a289e597-e6a7-4281-95e6-51a0ef23173b</t>
   </si>
   <si>
-    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a289e597-e6a7-4281-95e6-51a0ef23173b/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5107&amp;upisnik=Sp&amp;predmet=208&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>SLATINSKA BANKA d.d. 42252496579; ZORAN OSTOJIĆ 37184817071</t>
   </si>
   <si>
     <t>26.05.2026. 13:27:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6e80aba9-b190-49d4-bfc0-fec2e185bcd7</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6e80aba9-b190-49d4-bfc0-fec2e185bcd7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>UNIKOM d.o.o. za komunalno gospodarstvo 07507345484; ZORAN OSTOJIĆ 37184817071</t>
   </si>
   <si>
     <t>26.05.2026. 13:27:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/97011265-b71b-4991-b1ee-09ee925e4c81</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/97011265-b71b-4991-b1ee-09ee925e4c81/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Financijska agencija (FINA) 85821130368; ZORAN OSTOJIĆ 37184817071</t>
   </si>
   <si>
     <t>26.05.2026. 13:27:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/12f18358-d26f-4c9a-86e8-568ddedfc1a1</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/12f18358-d26f-4c9a-86e8-568ddedfc1a1/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>ZORAN OSTOJIĆ 37184817071</t>
   </si>
   <si>
     <t>26.05.2026. 13:27:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c85435f2-612f-4f3e-803f-b22d46acd272</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c85435f2-612f-4f3e-803f-b22d46acd272/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
@@ -182,51 +191,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -442,42 +451,84 @@
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>39</v>
       </c>
       <c r="I6" t="s">
         <v>40</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>41</v>
       </c>
       <c r="L6" t="s">
         <v>24</v>
       </c>
       <c r="M6" t="s">
         <v>42</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>43</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>44</v>
+      </c>
+      <c r="L7" t="s">
+        <v>24</v>
+      </c>
+      <c r="M7" t="s">
+        <v>45</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>