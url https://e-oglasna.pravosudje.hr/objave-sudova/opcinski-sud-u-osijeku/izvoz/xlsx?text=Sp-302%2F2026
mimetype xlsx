--- v0 (2026-08-05)
+++ v1 (2026-09-22)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Osijeku</t>
   </si>
   <si>
     <t>Sp-302/2026</t>
   </si>
   <si>
     <t>Rješenje od 30.07.2026.</t>
   </si>
   <si>
     <t>JOSIP GVOZDANIĆ</t>
   </si>
   <si>
     <t>BORISA KIDRIČA 132 B, 31300 Jagodnjak, Hrvatska</t>
   </si>
   <si>
     <t>57767635702</t>
   </si>
   <si>
-    <t>JOSIP GVOZDANIĆ 57767635702; e-Oglasna ploča</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5f0e9915-cdef-4f9c-8554-bffb005ead28</t>
+    <t>JOSIP GVOZDANIĆ 57767635702</t>
+  </si>
+  <si>
+    <t>15.09.2026. 09:44:55</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/434ca08e-47f5-47c0-adcf-c0de0b42dfab</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/5f0e9915-cdef-4f9c-8554-bffb005ead28/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/434ca08e-47f5-47c0-adcf-c0de0b42dfab/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5107&amp;upisnik=Sp&amp;predmet=302&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>