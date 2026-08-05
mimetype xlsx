--- v0 (2026-05-05)
+++ v1 (2026-08-05)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Osijeku</t>
   </si>
   <si>
     <t>Sp-344/2026</t>
   </si>
   <si>
-    <t>Oglas od 23.04.2026.</t>
+    <t>Rješenje od 30.07.2026.</t>
   </si>
   <si>
     <t>VLADIMIR BRKLJAČIĆ</t>
   </si>
   <si>
     <t>BRAĆE RADIĆ 8, 31309 Grabovac, Hrvatska</t>
   </si>
   <si>
     <t>01491841858</t>
   </si>
   <si>
     <t>VLADIMIR BRKLJAČIĆ 01491841858; e-Oglasna ploča</t>
   </si>
   <si>
-    <t>23.04.2026. 08:54:57</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/31b29eff-0bd0-42fc-a120-fab67e8a66d4/dokumenti/preuzimanje</t>
+    <t>30.07.2026. 10:29:13</t>
+  </si>
+  <si>
+    <t>07.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/642048bf-bca4-4017-b4fe-b0ed12193895</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/642048bf-bca4-4017-b4fe-b0ed12193895/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5107&amp;upisnik=Sp&amp;predmet=344&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>