--- v0 (2026-08-05)
+++ v1 (2026-09-22)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Osijeku</t>
   </si>
   <si>
     <t>Sp-345/2026</t>
   </si>
   <si>
     <t>Rješenje od 30.07.2026.</t>
   </si>
   <si>
     <t>JOSIP BIBIĆ</t>
   </si>
   <si>
     <t>KRALJA ZVONIMIRA 83, 31300 Beli Manastir, Hrvatska</t>
   </si>
   <si>
     <t>63732929553</t>
   </si>
   <si>
-    <t>JOSIP BIBIĆ 63732929553; e-Oglasna ploča</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0e9d26dc-e925-43fd-9fd6-17beb61be0de</t>
+    <t>JOSIP BIBIĆ 63732929553</t>
+  </si>
+  <si>
+    <t>15.09.2026. 08:33:06</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88682265-afc2-4c3b-9b8f-ae8d7d9c5975</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/0e9d26dc-e925-43fd-9fd6-17beb61be0de/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/88682265-afc2-4c3b-9b8f-ae8d7d9c5975/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5107&amp;upisnik=Sp&amp;predmet=345&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>