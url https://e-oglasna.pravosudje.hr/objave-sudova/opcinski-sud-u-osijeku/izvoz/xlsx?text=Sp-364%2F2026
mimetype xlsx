--- v0 (2026-05-21)
+++ v1 (2026-08-05)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Osijeku</t>
   </si>
   <si>
     <t>Sp-364/2026</t>
   </si>
   <si>
-    <t>Oglas od 29.04.2026.</t>
+    <t>Rješenje od 31.07.2026.</t>
   </si>
   <si>
     <t>SNEŽANA PETROVIĆ</t>
   </si>
   <si>
     <t>JOSIPA PANČIĆA 44, 31300 Beli Manastir, Hrvatska</t>
   </si>
   <si>
     <t>68812352957</t>
   </si>
   <si>
     <t>SNEŽANA PETROVIĆ 68812352957; e-Oglasna ploča</t>
   </si>
   <si>
-    <t>29.04.2026. 08:37:59</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/577ab036-0c80-45f6-92a3-e370f31461d6/dokumenti/preuzimanje</t>
+    <t>31.07.2026. 10:16:53</t>
+  </si>
+  <si>
+    <t>08.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/579b24d6-ffdf-4f3e-a580-c00b93bf7dab</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/579b24d6-ffdf-4f3e-a580-c00b93bf7dab/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5107&amp;upisnik=Sp&amp;predmet=364&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>