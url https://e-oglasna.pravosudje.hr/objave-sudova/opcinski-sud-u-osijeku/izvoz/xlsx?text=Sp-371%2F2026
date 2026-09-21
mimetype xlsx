--- v0 (2026-05-20)
+++ v1 (2026-09-21)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Osijeku</t>
   </si>
   <si>
     <t>Sp-371/2026</t>
   </si>
   <si>
-    <t>Rješenje od 20.05.2026.</t>
+    <t>Rješenje od 21.09.2026.</t>
   </si>
   <si>
     <t>Valentin Babić</t>
   </si>
   <si>
     <t>PSUNJSKA 137, 31000 Osijek, Hrvatska</t>
   </si>
   <si>
     <t>81712135664</t>
   </si>
   <si>
-    <t>Hrvoje Alagić 91310118255; Valentin Babić 81712135664</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f025116a-121d-447e-a81d-71bd6c1cc597</t>
+    <t>Svim sudionicima; Valentin Babić 81712135664</t>
+  </si>
+  <si>
+    <t>21.09.2026. 14:00:14</t>
+  </si>
+  <si>
+    <t>29.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d733090e-f8d9-4a51-b27c-f46bce75f5bf</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/f025116a-121d-447e-a81d-71bd6c1cc597/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/d733090e-f8d9-4a51-b27c-f46bce75f5bf/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5107&amp;upisnik=Sp&amp;predmet=371&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>