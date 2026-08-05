--- v0 (2026-05-20)
+++ v1 (2026-08-05)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Osijeku</t>
   </si>
   <si>
     <t>Sp-465/2026</t>
   </si>
   <si>
-    <t>Oglas od 20.05.2026.</t>
+    <t>Rješenje od 31.07.2026.</t>
   </si>
   <si>
     <t>DINO VRDOLJAK</t>
   </si>
   <si>
     <t>BRAĆE RADIĆ 12, 31309 Grabovac, Hrvatska</t>
   </si>
   <si>
     <t>81289596420</t>
   </si>
   <si>
     <t>DINO VRDOLJAK 81289596420; e-Oglasna ploča</t>
   </si>
   <si>
-    <t>20.05.2026. 09:10:29</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c3992217-a5d0-44c4-b16d-205ad3531562/dokumenti/preuzimanje</t>
+    <t>31.07.2026. 09:00:37</t>
+  </si>
+  <si>
+    <t>08.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/945790e9-49c1-4fd1-9161-52d9afee41a9</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/945790e9-49c1-4fd1-9161-52d9afee41a9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5107&amp;upisnik=Sp&amp;predmet=465&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>