--- v0 (2026-06-07)
+++ v1 (2026-08-05)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Osijeku</t>
   </si>
   <si>
     <t>Sp-477/2026</t>
   </si>
   <si>
-    <t>Oglas od 26.05.2026.</t>
+    <t>Rješenje od 03.08.2026.</t>
   </si>
   <si>
     <t>KLAUS PERKOVIĆ</t>
   </si>
   <si>
     <t>ALOJZIJA STEPINCA 2, 31300 Beli Manastir, Hrvatska</t>
   </si>
   <si>
     <t>24501304323</t>
   </si>
   <si>
     <t>KLAUS PERKOVIĆ 24501304323; e-Oglasna ploča</t>
   </si>
   <si>
-    <t>26.05.2026. 09:50:23</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7a29dbad-7bc7-4da0-b5c3-549c92800b50/dokumenti/preuzimanje</t>
+    <t>03.08.2026. 11:05:40</t>
+  </si>
+  <si>
+    <t>11.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ccd51a9-149b-4abb-8414-54c387bc85d3</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ccd51a9-149b-4abb-8414-54c387bc85d3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5107&amp;upisnik=Sp&amp;predmet=477&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>