--- v0 (2026-06-05)
+++ v1 (2026-08-05)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Osijeku</t>
   </si>
   <si>
     <t>Sp-499/2026</t>
   </si>
   <si>
-    <t>Oglas od 01.06.2026.</t>
+    <t>Rješenje od 04.08.2026.</t>
   </si>
   <si>
     <t>JASMINA ĐULOVIĆ ŠARAC</t>
   </si>
   <si>
     <t>ULICA MARKA KNEŽEVIĆA 45 A, 31551 Torjanci, Hrvatska</t>
   </si>
   <si>
     <t>54159209739</t>
   </si>
   <si>
     <t>JASMINA ĐULOVIĆ ŠARAC 54159209739; e-Oglasna ploča</t>
   </si>
   <si>
-    <t>01.06.2026. 09:15:44</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ba2e0fb4-0a66-4a02-a5b9-f67fc0fa9741/dokumenti/preuzimanje</t>
+    <t>04.08.2026. 09:14:04</t>
+  </si>
+  <si>
+    <t>12.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1daa1e2-213d-4fff-9acb-38c0faff4531</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1daa1e2-213d-4fff-9acb-38c0faff4531/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5107&amp;upisnik=Sp&amp;predmet=499&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>