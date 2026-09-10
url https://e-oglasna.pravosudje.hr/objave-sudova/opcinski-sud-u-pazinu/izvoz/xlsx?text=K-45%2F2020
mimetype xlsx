--- v0 (2026-06-18)
+++ v1 (2026-09-10)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Pazinu</t>
   </si>
   <si>
     <t>K-45/2020</t>
   </si>
   <si>
-    <t>Rješenje od 05.03.2026.</t>
+    <t>Rješenje od 13.07.2026.</t>
   </si>
   <si>
     <t>Ratko Širol 51033224249</t>
   </si>
   <si>
-    <t>16.06.2026. 10:23:55</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c8c98b23-5822-428f-ab13-e32f0a24f432/dokumenti/preuzimanje</t>
+    <t>07.09.2026. 08:50:18</t>
+  </si>
+  <si>
+    <t>15.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26f3f311-7266-4f62-9c39-4a82f5e87f7a</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26f3f311-7266-4f62-9c39-4a82f5e87f7a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5132&amp;upisnik=K&amp;predmet=45&amp;godina=2020</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>