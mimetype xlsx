--- v0 (2026-09-10)
+++ v1 (2026-10-30)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Pazinu</t>
   </si>
   <si>
     <t>Kov-125/2026</t>
   </si>
   <si>
     <t>Rješenje od 02.07.2026.</t>
   </si>
   <si>
-    <t>Miran Toplak 73565285376</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/07aa32e5-0cf9-4154-9445-07ff1ae2797d</t>
+    <t>Zoja Gjini 94712402971</t>
+  </si>
+  <si>
+    <t>29.10.2026. 11:59:39</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f1e65ef-3b18-4f2b-ba6c-e6a96d5769dd</t>
   </si>
   <si>
     <t>Rješenje - mjere opreza.pdf O181O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/07aa32e5-0cf9-4154-9445-07ff1ae2797d/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f1e65ef-3b18-4f2b-ba6c-e6a96d5769dd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5132&amp;upisnik=Kov&amp;predmet=125&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>