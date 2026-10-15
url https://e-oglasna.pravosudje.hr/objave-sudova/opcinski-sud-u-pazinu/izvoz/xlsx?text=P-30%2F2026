--- v0 (2026-08-07)
+++ v1 (2026-10-15)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Pazinu</t>
   </si>
   <si>
     <t>P-30/2026</t>
   </si>
   <si>
-    <t>Oglas od 16.07.2026.</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/153ad325-ade7-4c00-aea0-85ac933066fa</t>
+    <t>Oglas od 15.10.2026.</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>15.10.2026. 11:54:56</t>
+  </si>
+  <si>
+    <t>16.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63323b0c-1fe9-44c1-9eb5-095468a1968e</t>
   </si>
   <si>
     <t>Oglas.pdf O67O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/153ad325-ade7-4c00-aea0-85ac933066fa/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/63323b0c-1fe9-44c1-9eb5-095468a1968e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5132&amp;upisnik=P&amp;predmet=30&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>