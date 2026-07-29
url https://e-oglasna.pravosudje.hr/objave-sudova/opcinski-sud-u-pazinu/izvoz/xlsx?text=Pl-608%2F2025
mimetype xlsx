--- v0 (2026-05-10)
+++ v1 (2026-07-29)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Pazinu</t>
   </si>
   <si>
     <t>Pl-608/2025</t>
   </si>
   <si>
-    <t>Rješenje od 24.04.2026.</t>
+    <t>Odluka od 21.07.2026.; Prilog od: 21.07.2026.</t>
   </si>
   <si>
     <t>Jože Rozman</t>
   </si>
   <si>
-    <t>05.05.2026. 08:06:00</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/211c980e-d192-4087-9cce-192580f2dfd8/dokumenti/preuzimanje</t>
+    <t>22.07.2026. 08:32:20</t>
+  </si>
+  <si>
+    <t>30.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9521b353-9129-4ccf-98f4-0e292f6c852a</t>
+  </si>
+  <si>
+    <t>Odluka o reviziji.pdf P56P; Prilog Pl-608_2025-35-1 - Revd-2143_2026-3.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9521b353-9129-4ccf-98f4-0e292f6c852a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5132&amp;upisnik=Pl&amp;predmet=608&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>