--- v0 (2026-07-11)
+++ v1 (2026-09-02)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Pazinu</t>
   </si>
   <si>
     <t>Pp-264/2026</t>
   </si>
   <si>
-    <t>Poziv - Ročište 27.07.2026.</t>
+    <t>Presuda od 28.07.2026.</t>
   </si>
   <si>
     <t>Irena Rakić 80088681552</t>
   </si>
   <si>
-    <t>24.06.2026. 12:01:28</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/499b1fc7-493d-457c-9d8c-8dc4bf0a3d00/dokumenti/preuzimanje</t>
+    <t>31.08.2026. 12:43:14</t>
+  </si>
+  <si>
+    <t>08.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b93efc60-80c4-40f2-86eb-f9a93720b43f</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.docx O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b93efc60-80c4-40f2-86eb-f9a93720b43f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5132&amp;upisnik=Pp&amp;predmet=264&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>