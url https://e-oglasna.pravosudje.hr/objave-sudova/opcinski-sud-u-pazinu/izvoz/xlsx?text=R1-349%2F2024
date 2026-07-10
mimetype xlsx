--- v0 (2026-05-09)
+++ v1 (2026-07-10)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Pazinu</t>
   </si>
   <si>
     <t>R1-349/2024</t>
   </si>
   <si>
-    <t>Dopis od 01.04.2026.; Rješenje od 19.03.2026.; Podnesak od 06.10.2025.; Prilog od: 06.10.2025.; Prilog od: 06.10.2025.; Prilog od: 06.10.2025.; Prilog od: 06.10.2025.; Prilog od: 06.10.2025.; Prilog od: 06.10.2025.; Prilog od: 06.10.2025.; Prilog od: 06.10.2025.; Prilog od: 06.10.2025.; Prilog od: 06.10.2025.; Prilog od: 06.10.2025.; Prilog od: 06.10.2025.; Prilog od: 06.10.2025.; Prilog od: 06.10.2025.; Podnesak od 11.09.2025.; Prilog od: 11.09.2025.; Prilog od: 11.09.2025.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/46c40b26-2f6c-47cd-8dee-940a7a603366/dokumenti/preuzimanje</t>
+    <t>Rješenje od 25.06.2026.</t>
+  </si>
+  <si>
+    <t>Daniel Lazar 94525847956</t>
+  </si>
+  <si>
+    <t>09.07.2026. 15:08:12</t>
+  </si>
+  <si>
+    <t>17.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8579203d-dafb-4fd6-8470-f95e7d9f815d</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8579203d-dafb-4fd6-8470-f95e7d9f815d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5132&amp;upisnik=R1&amp;predmet=349&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>