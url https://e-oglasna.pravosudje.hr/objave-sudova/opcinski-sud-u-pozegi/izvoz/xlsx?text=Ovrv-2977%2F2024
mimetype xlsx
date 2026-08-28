--- v0 (2026-06-16)
+++ v1 (2026-08-28)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Požegi</t>
   </si>
   <si>
     <t>Ovrv-2977/2024</t>
   </si>
   <si>
-    <t>Rješenje ŽSST poslovni broj Gž Ovr-267/2026-2 od 21. travnja 2026.</t>
+    <t>Rješenje od 07.07.2026.</t>
   </si>
   <si>
     <t>Josip Pavlović 60410735183</t>
   </si>
   <si>
-    <t>12.06.2026. 13:39:41</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b105a1e4-5a90-4afe-abd2-ec89fc2c2c8d/dokumenti/preuzimanje</t>
+    <t>27.08.2026. 08:43:11</t>
+  </si>
+  <si>
+    <t>04.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b77dbac-988a-448a-a983-85475b5cd5f4</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b77dbac-988a-448a-a983-85475b5cd5f4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5090&amp;upisnik=Ovrv&amp;predmet=2977&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>