--- v0 (2026-07-10)
+++ v1 (2026-10-01)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Požegi</t>
   </si>
   <si>
     <t>P-242/2025</t>
   </si>
   <si>
-    <t>Dopis od 23.06.2026.; Podnesak od 08.10.2025.; Prilog od: 08.10.2025.; Prilog od: 08.10.2025.; Prilog od: 08.10.2025.; Prilog od: 08.10.2025.; Prilog od: 08.10.2025.; Prilog od: 08.10.2025.; Prilog od: 08.10.2025.; Prilog od: 08.10.2025.; Prilog od: 08.10.2025.</t>
+    <t>Poziv - Ročište 05.10.2026.</t>
   </si>
   <si>
     <t>Zdenko Pavlović 40332401501</t>
   </si>
   <si>
-    <t>09.07.2026. 13:44:28</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c79a4d9b-0d4c-4860-ae05-78b06812c6f2/dokumenti/preuzimanje</t>
+    <t>30.09.2026. 14:45:13</t>
+  </si>
+  <si>
+    <t>08.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/221c023a-a550-486e-b1fa-a5bcd80b0661</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 05.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/221c023a-a550-486e-b1fa-a5bcd80b0661/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5090&amp;upisnik=P&amp;predmet=242&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>