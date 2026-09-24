--- v0 (2026-06-04)
+++ v1 (2026-09-24)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Požegi</t>
   </si>
   <si>
     <t>Povrv-58/2024</t>
   </si>
   <si>
-    <t>Rješenje od 03.06.2026.</t>
+    <t>Rješenje od 28.07.2026.</t>
   </si>
   <si>
     <t>Josip Pavlović 60410735183</t>
   </si>
   <si>
-    <t>03.06.2026. 12:28:49</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/77a30e15-0a03-42a7-afa7-828217db29d3/dokumenti/preuzimanje</t>
+    <t>22.09.2026. 11:01:34</t>
+  </si>
+  <si>
+    <t>30.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18e15d1f-5abb-4d73-a38d-e48a07e1c90c</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18e15d1f-5abb-4d73-a38d-e48a07e1c90c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5090&amp;upisnik=Povrv&amp;predmet=58&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>