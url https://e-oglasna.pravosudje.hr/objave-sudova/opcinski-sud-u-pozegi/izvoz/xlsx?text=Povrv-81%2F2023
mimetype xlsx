--- v0 (2026-06-04)
+++ v1 (2026-10-07)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Požegi</t>
   </si>
   <si>
     <t>Povrv-81/2023</t>
   </si>
   <si>
-    <t>Presuda od 21.07.2025.</t>
+    <t>Rješenje od 06.10.2026.; Rješenje od 21.09.2026.</t>
   </si>
   <si>
     <t>HRVOJE DUJMOVIĆ 43658756591</t>
   </si>
   <si>
-    <t>26.05.2026. 11:28:42</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3fd2441a-7148-42a4-aef4-d6ab5012e77f/dokumenti/preuzimanje</t>
+    <t>06.10.2026. 13:22:13</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ae617a7-f196-4768-9acb-2e68949078d8</t>
+  </si>
+  <si>
+    <t>Rješenje - prihvaćena žalba - preinačena 1. st. presuda.pdf P1000000101P; Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ae617a7-f196-4768-9acb-2e68949078d8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5090&amp;upisnik=Povrv&amp;predmet=81&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>